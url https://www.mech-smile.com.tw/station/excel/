--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SmileStaions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
   <si>
     <t>站代碼</t>
   </si>
   <si>
     <t>站名稱</t>
   </si>
   <si>
     <t>統一編號</t>
   </si>
   <si>
     <t>營業時間</t>
   </si>
   <si>
     <t>洗車時間</t>
   </si>
   <si>
     <t>電話</t>
   </si>
   <si>
     <t>傳真</t>
   </si>
   <si>
     <t>地址</t>
   </si>
   <si>
@@ -1436,50 +1436,68 @@
   <si>
     <t>(E)120.21863055 (N)22.94921261</t>
   </si>
   <si>
     <t>嘉太站</t>
   </si>
   <si>
     <t>00491712</t>
   </si>
   <si>
     <t>05-2381922</t>
   </si>
   <si>
     <t>05-2382687</t>
   </si>
   <si>
     <t>612嘉義縣太保市北港路二段701號</t>
   </si>
   <si>
     <t>oil500jt@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.36569281 (N)23.50279024</t>
   </si>
   <si>
+    <t>永康一站</t>
+  </si>
+  <si>
+    <t>06-2437502</t>
+  </si>
+  <si>
+    <t>06-2437503</t>
+  </si>
+  <si>
+    <t>710台南市永康區中正北路320號</t>
+  </si>
+  <si>
+    <t>oil495yk@mech-smile.com.tw</t>
+  </si>
+  <si>
+    <t>(E)120.24830560 (N)23.04153767</t>
+  </si>
+  <si>
     <t>岡山站</t>
   </si>
   <si>
     <t>07-6262721</t>
   </si>
   <si>
     <t>07-6262722</t>
   </si>
   <si>
     <t>820高雄市岡山區介壽東路10號</t>
   </si>
   <si>
     <t>oil404da@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.31462600 (N)22.78671600</t>
   </si>
   <si>
     <t>自立站</t>
   </si>
   <si>
     <t>07-3160612</t>
   </si>
   <si>
     <t>07-3211592</t>
@@ -1778,50 +1796,53 @@
   <si>
     <t>建國站</t>
   </si>
   <si>
     <t>00453288</t>
   </si>
   <si>
     <t>08-8103755</t>
   </si>
   <si>
     <t>08-7512031</t>
   </si>
   <si>
     <t>900屏東縣屏東市建國路130號</t>
   </si>
   <si>
     <t>oil489jg@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.48104437 (N)22.66530536</t>
   </si>
   <si>
     <t>百利站</t>
   </si>
   <si>
+    <t>00457664</t>
+  </si>
+  <si>
     <t>08-7365277</t>
   </si>
   <si>
     <t>08-7368727</t>
   </si>
   <si>
     <t>908屏東縣長治鄉長興村中興路98-1號</t>
   </si>
   <si>
     <t>oil490sb@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.51377488 (N)22.68479405</t>
   </si>
   <si>
     <t>長興停車場</t>
   </si>
   <si>
     <t>(02)2775-9758</t>
   </si>
   <si>
     <t>106台北市大安區基隆路三段75、85號</t>
   </si>
   <si>
     <t>(E)121.54565000 (N)25.01781000</t>
@@ -1886,65 +1907,71 @@
   <si>
     <t>320桃園市中壢區金鋒五街21巷1號</t>
   </si>
   <si>
     <t>(E)121.24931000 (N)24.94624000</t>
   </si>
   <si>
     <t>台中松安街停車場</t>
   </si>
   <si>
     <t>406台中市北屯區松安街183號</t>
   </si>
   <si>
     <t>(E)120.69404000 (N)24.18118000</t>
   </si>
   <si>
     <t>草屯正興停車場</t>
   </si>
   <si>
     <t>540南投縣南投市正興街77號旁</t>
   </si>
   <si>
     <t>(E)120.68187000 (N)23.95979000</t>
   </si>
   <si>
-    <t>成大會館停車場</t>
+    <t>北屯修齊停車場</t>
+  </si>
+  <si>
+    <t>406台中市北屯區松安街175號旁空地</t>
+  </si>
+  <si>
+    <t>(E)120.69442000 (N)24.18115000</t>
+  </si>
+  <si>
+    <t>太子文旅停車場</t>
   </si>
   <si>
     <t>701台南市東區大學路2號</t>
   </si>
   <si>
     <t>(E)120.21894000 (N)22.99604000</t>
   </si>
   <si>
     <t>永康大仁街停車場</t>
   </si>
   <si>
-    <t>06-2011681#242</t>
-[...1 lines deleted...]
-  <si>
     <t>710台南市永康區大仁街186號</t>
   </si>
   <si>
     <t>(E)120.25797000 (N)23.00506000</t>
   </si>
   <si>
     <t>永康社教館停車場</t>
   </si>
   <si>
     <t>710台南市永康區永大三路59號</t>
   </si>
   <si>
     <t>(E)120.26043000 (N)23.01948000</t>
   </si>
   <si>
     <t>康橋商場停車場</t>
   </si>
   <si>
     <t>710台南市永康區東橋八街96號</t>
   </si>
   <si>
     <t>(E)120.23444000 (N)23.02083000</t>
   </si>
   <si>
     <t>停車場,充電樁</t>
@@ -2061,50 +2088,59 @@
     <t>台南東橋停車場</t>
   </si>
   <si>
     <t>710台南市永康區東橋一路28號</t>
   </si>
   <si>
     <t>(E)120.23537000 (N)23.01727000</t>
   </si>
   <si>
     <t>台南鄭子寮停車場</t>
   </si>
   <si>
     <t>704台南市北區北成路442號</t>
   </si>
   <si>
     <t>(E)120.20145000 (N)23.01923000</t>
   </si>
   <si>
     <t>高雄得富停車場</t>
   </si>
   <si>
     <t>814高雄市仁武區八德西路246號</t>
   </si>
   <si>
     <t>(E)120.33052000 (N)22.67880000</t>
+  </si>
+  <si>
+    <t>永華二站停車場</t>
+  </si>
+  <si>
+    <t>708台南市安平區永華路二段428號旁空地</t>
+  </si>
+  <si>
+    <t>(E)120.17802000 (N)22.99075000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2407,51 +2443,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M120"/>
+  <dimension ref="A1:M123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5112,1560 +5148,1655 @@
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>469</v>
       </c>
       <c r="G73" t="s">
         <v>470</v>
       </c>
       <c r="H73" t="s">
         <v>471</v>
       </c>
       <c r="I73" t="s">
         <v>472</v>
       </c>
       <c r="J73" t="s">
         <v>473</v>
       </c>
       <c r="K73" t="s">
         <v>413</v>
       </c>
       <c r="L73"/>
       <c r="M73"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74">
-        <v>451003</v>
+        <v>441068</v>
       </c>
       <c r="B74" t="s">
         <v>474</v>
       </c>
       <c r="C74">
-        <v>16094411</v>
+        <v>61630808</v>
       </c>
       <c r="D74" t="s">
         <v>14</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>475</v>
       </c>
       <c r="G74" t="s">
         <v>476</v>
       </c>
       <c r="H74" t="s">
         <v>477</v>
       </c>
       <c r="I74" t="s">
         <v>478</v>
       </c>
       <c r="J74" t="s">
         <v>479</v>
       </c>
       <c r="K74" t="s">
         <v>20</v>
       </c>
-      <c r="L74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L74"/>
       <c r="M74"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75">
-        <v>451006</v>
+        <v>451003</v>
       </c>
       <c r="B75" t="s">
         <v>480</v>
       </c>
       <c r="C75">
-        <v>17638932</v>
+        <v>16094411</v>
       </c>
       <c r="D75" t="s">
         <v>14</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>481</v>
       </c>
       <c r="G75" t="s">
         <v>482</v>
       </c>
       <c r="H75" t="s">
         <v>483</v>
       </c>
       <c r="I75" t="s">
         <v>484</v>
       </c>
       <c r="J75" t="s">
         <v>485</v>
       </c>
       <c r="K75" t="s">
         <v>20</v>
       </c>
       <c r="L75" t="s">
-        <v>366</v>
+        <v>420</v>
       </c>
       <c r="M75"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76">
-        <v>451007</v>
+        <v>451006</v>
       </c>
       <c r="B76" t="s">
         <v>486</v>
       </c>
       <c r="C76">
-        <v>18024567</v>
+        <v>17638932</v>
       </c>
       <c r="D76" t="s">
         <v>14</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>487</v>
       </c>
       <c r="G76" t="s">
         <v>488</v>
       </c>
       <c r="H76" t="s">
         <v>489</v>
       </c>
       <c r="I76" t="s">
         <v>490</v>
       </c>
       <c r="J76" t="s">
         <v>491</v>
       </c>
       <c r="K76" t="s">
         <v>20</v>
       </c>
       <c r="L76" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="M76"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77">
-        <v>451008</v>
+        <v>451007</v>
       </c>
       <c r="B77" t="s">
         <v>492</v>
       </c>
       <c r="C77">
-        <v>13614972</v>
+        <v>18024567</v>
       </c>
       <c r="D77" t="s">
         <v>14</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
         <v>493</v>
       </c>
       <c r="G77" t="s">
         <v>494</v>
       </c>
       <c r="H77" t="s">
         <v>495</v>
       </c>
       <c r="I77" t="s">
         <v>496</v>
       </c>
       <c r="J77" t="s">
         <v>497</v>
       </c>
       <c r="K77" t="s">
         <v>20</v>
       </c>
       <c r="L77" t="s">
-        <v>202</v>
+        <v>373</v>
       </c>
       <c r="M77"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78">
-        <v>451011</v>
+        <v>451008</v>
       </c>
       <c r="B78" t="s">
         <v>498</v>
       </c>
       <c r="C78">
-        <v>14478525</v>
+        <v>13614972</v>
       </c>
       <c r="D78" t="s">
-        <v>277</v>
+        <v>14</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>499</v>
       </c>
       <c r="G78" t="s">
         <v>500</v>
       </c>
       <c r="H78" t="s">
         <v>501</v>
       </c>
       <c r="I78" t="s">
         <v>502</v>
       </c>
       <c r="J78" t="s">
         <v>503</v>
       </c>
       <c r="K78" t="s">
-        <v>413</v>
+        <v>20</v>
       </c>
       <c r="L78" t="s">
-        <v>366</v>
+        <v>202</v>
       </c>
       <c r="M78"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79">
-        <v>451012</v>
+        <v>451011</v>
       </c>
       <c r="B79" t="s">
         <v>504</v>
       </c>
       <c r="C79">
-        <v>14478519</v>
+        <v>14478525</v>
       </c>
       <c r="D79" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>505</v>
       </c>
       <c r="G79" t="s">
         <v>506</v>
       </c>
       <c r="H79" t="s">
         <v>507</v>
       </c>
       <c r="I79" t="s">
         <v>508</v>
       </c>
       <c r="J79" t="s">
         <v>509</v>
       </c>
       <c r="K79" t="s">
-        <v>20</v>
+        <v>413</v>
       </c>
       <c r="L79" t="s">
-        <v>510</v>
+        <v>366</v>
       </c>
       <c r="M79"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80">
-        <v>451013</v>
+        <v>451012</v>
       </c>
       <c r="B80" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="C80">
-        <v>14465599</v>
+        <v>14478519</v>
       </c>
       <c r="D80" t="s">
-        <v>14</v>
+        <v>297</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
+        <v>511</v>
+      </c>
+      <c r="G80" t="s">
         <v>512</v>
       </c>
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>513</v>
       </c>
-      <c r="H80" t="s">
+      <c r="I80" t="s">
         <v>514</v>
       </c>
-      <c r="I80" t="s">
+      <c r="J80" t="s">
         <v>515</v>
       </c>
-      <c r="J80" t="s">
+      <c r="K80" t="s">
+        <v>20</v>
+      </c>
+      <c r="L80" t="s">
         <v>516</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="M80"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81">
-        <v>451014</v>
+        <v>451013</v>
       </c>
       <c r="B81" t="s">
         <v>517</v>
       </c>
       <c r="C81">
-        <v>14470024</v>
+        <v>14465599</v>
       </c>
       <c r="D81" t="s">
         <v>14</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>518</v>
       </c>
       <c r="G81" t="s">
         <v>519</v>
       </c>
       <c r="H81" t="s">
         <v>520</v>
       </c>
       <c r="I81" t="s">
         <v>521</v>
       </c>
       <c r="J81" t="s">
         <v>522</v>
       </c>
       <c r="K81" t="s">
         <v>20</v>
       </c>
       <c r="L81" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="M81"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82">
-        <v>451015</v>
+        <v>451014</v>
       </c>
       <c r="B82" t="s">
         <v>523</v>
       </c>
       <c r="C82">
-        <v>14465649</v>
+        <v>14470024</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>524</v>
       </c>
       <c r="G82" t="s">
         <v>525</v>
       </c>
       <c r="H82" t="s">
         <v>526</v>
       </c>
       <c r="I82" t="s">
         <v>527</v>
       </c>
       <c r="J82" t="s">
         <v>528</v>
       </c>
       <c r="K82" t="s">
         <v>20</v>
       </c>
       <c r="L82" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="M82"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83">
-        <v>451018</v>
+        <v>451015</v>
       </c>
       <c r="B83" t="s">
         <v>529</v>
       </c>
       <c r="C83">
-        <v>80959117</v>
+        <v>14465649</v>
       </c>
       <c r="D83" t="s">
         <v>14</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>530</v>
       </c>
       <c r="G83" t="s">
         <v>531</v>
       </c>
       <c r="H83" t="s">
         <v>532</v>
       </c>
       <c r="I83" t="s">
         <v>533</v>
       </c>
       <c r="J83" t="s">
         <v>534</v>
       </c>
       <c r="K83" t="s">
         <v>20</v>
       </c>
       <c r="L83" t="s">
-        <v>535</v>
+        <v>61</v>
       </c>
       <c r="M83"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84">
-        <v>451019</v>
+        <v>451018</v>
       </c>
       <c r="B84" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="C84">
-        <v>92162706</v>
+        <v>80959117</v>
       </c>
       <c r="D84" t="s">
         <v>14</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
+        <v>536</v>
+      </c>
+      <c r="G84" t="s">
         <v>537</v>
       </c>
-      <c r="G84" t="s">
+      <c r="H84" t="s">
         <v>538</v>
       </c>
-      <c r="H84" t="s">
+      <c r="I84" t="s">
         <v>539</v>
       </c>
-      <c r="I84" t="s">
+      <c r="J84" t="s">
         <v>540</v>
       </c>
-      <c r="J84" t="s">
+      <c r="K84" t="s">
+        <v>20</v>
+      </c>
+      <c r="L84" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="M84"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85">
-        <v>451022</v>
+        <v>451019</v>
       </c>
       <c r="B85" t="s">
         <v>542</v>
       </c>
       <c r="C85">
-        <v>99248877</v>
+        <v>92162706</v>
       </c>
       <c r="D85" t="s">
         <v>14</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>543</v>
       </c>
       <c r="G85" t="s">
         <v>544</v>
       </c>
       <c r="H85" t="s">
         <v>545</v>
       </c>
       <c r="I85" t="s">
         <v>546</v>
       </c>
       <c r="J85" t="s">
         <v>547</v>
       </c>
       <c r="K85" t="s">
         <v>20</v>
       </c>
       <c r="L85" t="s">
-        <v>35</v>
+        <v>107</v>
       </c>
       <c r="M85"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86">
-        <v>451024</v>
+        <v>451022</v>
       </c>
       <c r="B86" t="s">
         <v>548</v>
       </c>
-      <c r="C86" t="s">
-        <v>549</v>
+      <c r="C86">
+        <v>99248877</v>
       </c>
       <c r="D86" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
+        <v>549</v>
+      </c>
+      <c r="G86" t="s">
         <v>550</v>
       </c>
-      <c r="G86" t="s">
+      <c r="H86" t="s">
         <v>551</v>
       </c>
-      <c r="H86" t="s">
+      <c r="I86" t="s">
         <v>552</v>
       </c>
-      <c r="I86" t="s">
+      <c r="J86" t="s">
         <v>553</v>
       </c>
-      <c r="J86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K86" t="s">
         <v>20</v>
       </c>
       <c r="L86" t="s">
-        <v>535</v>
+        <v>35</v>
       </c>
       <c r="M86"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87">
-        <v>451025</v>
+        <v>451024</v>
       </c>
       <c r="B87" t="s">
+        <v>554</v>
+      </c>
+      <c r="C87" t="s">
         <v>555</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
+        <v>556</v>
+      </c>
+      <c r="G87" t="s">
         <v>557</v>
       </c>
-      <c r="G87" t="s">
+      <c r="H87" t="s">
         <v>558</v>
       </c>
-      <c r="H87" t="s">
+      <c r="I87" t="s">
         <v>559</v>
       </c>
-      <c r="I87" t="s">
+      <c r="J87" t="s">
         <v>560</v>
       </c>
-      <c r="J87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K87" t="s">
         <v>20</v>
       </c>
       <c r="L87" t="s">
-        <v>107</v>
+        <v>541</v>
       </c>
       <c r="M87"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88">
-        <v>451026</v>
+        <v>451025</v>
       </c>
       <c r="B88" t="s">
+        <v>561</v>
+      </c>
+      <c r="C88" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>10112383</v>
       </c>
       <c r="D88" t="s">
         <v>14</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>563</v>
       </c>
       <c r="G88" t="s">
         <v>564</v>
       </c>
       <c r="H88" t="s">
         <v>565</v>
       </c>
       <c r="I88" t="s">
         <v>566</v>
       </c>
       <c r="J88" t="s">
         <v>567</v>
       </c>
       <c r="K88" t="s">
         <v>20</v>
       </c>
       <c r="L88" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="M88"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89">
-        <v>451028</v>
+        <v>451026</v>
       </c>
       <c r="B89" t="s">
         <v>568</v>
       </c>
       <c r="C89">
-        <v>36954873</v>
+        <v>10112383</v>
       </c>
       <c r="D89" t="s">
         <v>14</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>569</v>
       </c>
       <c r="G89" t="s">
         <v>570</v>
       </c>
       <c r="H89" t="s">
         <v>571</v>
       </c>
       <c r="I89" t="s">
         <v>572</v>
       </c>
       <c r="J89" t="s">
         <v>573</v>
       </c>
       <c r="K89" t="s">
         <v>20</v>
       </c>
       <c r="L89" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="M89"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90">
-        <v>451029</v>
+        <v>451028</v>
       </c>
       <c r="B90" t="s">
         <v>574</v>
       </c>
       <c r="C90">
-        <v>36985138</v>
+        <v>36954873</v>
       </c>
       <c r="D90" t="s">
         <v>14</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>575</v>
       </c>
       <c r="G90" t="s">
         <v>576</v>
       </c>
       <c r="H90" t="s">
         <v>577</v>
       </c>
       <c r="I90" t="s">
         <v>578</v>
       </c>
       <c r="J90" t="s">
         <v>579</v>
       </c>
       <c r="K90" t="s">
         <v>20</v>
       </c>
       <c r="L90" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="M90"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91">
-        <v>451033</v>
+        <v>451029</v>
       </c>
       <c r="B91" t="s">
         <v>580</v>
       </c>
-      <c r="C91" t="s">
-        <v>581</v>
+      <c r="C91">
+        <v>36985138</v>
       </c>
       <c r="D91" t="s">
         <v>14</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
+        <v>581</v>
+      </c>
+      <c r="G91" t="s">
         <v>582</v>
       </c>
-      <c r="G91" t="s">
+      <c r="H91" t="s">
         <v>583</v>
       </c>
-      <c r="H91" t="s">
+      <c r="I91" t="s">
         <v>584</v>
       </c>
-      <c r="I91" t="s">
+      <c r="J91" t="s">
         <v>585</v>
       </c>
-      <c r="J91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K91" t="s">
         <v>20</v>
       </c>
       <c r="L91" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M91"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92">
-        <v>451034</v>
+        <v>451033</v>
       </c>
       <c r="B92" t="s">
+        <v>586</v>
+      </c>
+      <c r="C92" t="s">
         <v>587</v>
       </c>
-      <c r="C92"/>
       <c r="D92" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
         <v>588</v>
       </c>
       <c r="G92" t="s">
         <v>589</v>
       </c>
       <c r="H92" t="s">
         <v>590</v>
       </c>
       <c r="I92" t="s">
         <v>591</v>
       </c>
       <c r="J92" t="s">
         <v>592</v>
       </c>
       <c r="K92" t="s">
         <v>20</v>
       </c>
       <c r="L92" t="s">
-        <v>366</v>
+        <v>54</v>
       </c>
       <c r="M92"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93">
-        <v>491002</v>
+        <v>451034</v>
       </c>
       <c r="B93" t="s">
         <v>593</v>
       </c>
-      <c r="C93"/>
+      <c r="C93" t="s">
+        <v>594</v>
+      </c>
       <c r="D93" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="G93"/>
+        <v>595</v>
+      </c>
+      <c r="G93" t="s">
+        <v>596</v>
+      </c>
       <c r="H93" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="I93"/>
+        <v>597</v>
+      </c>
+      <c r="I93" t="s">
+        <v>598</v>
+      </c>
       <c r="J93" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="K93"/>
+        <v>599</v>
+      </c>
+      <c r="K93" t="s">
+        <v>20</v>
+      </c>
       <c r="L93" t="s">
-        <v>597</v>
+        <v>366</v>
       </c>
       <c r="M93"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94">
-        <v>491003</v>
+        <v>491002</v>
       </c>
       <c r="B94" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="s">
         <v>14</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="K94"/>
       <c r="L94" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M94"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
-        <v>491004</v>
+        <v>491003</v>
       </c>
       <c r="B95" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="C95"/>
       <c r="D95" t="s">
         <v>14</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="K95"/>
       <c r="L95" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M95"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96">
-        <v>491005</v>
+        <v>491004</v>
       </c>
       <c r="B96" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C96"/>
       <c r="D96" t="s">
         <v>14</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="K96"/>
       <c r="L96" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M96"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97">
-        <v>492001</v>
+        <v>491005</v>
       </c>
       <c r="B97" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C97"/>
       <c r="D97" t="s">
         <v>14</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>594</v>
+        <v>613</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="K97"/>
       <c r="L97" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M97"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98">
-        <v>492002</v>
+        <v>492001</v>
       </c>
       <c r="B98" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="s">
         <v>14</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M98"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99">
-        <v>492003</v>
+        <v>492002</v>
       </c>
       <c r="B99" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C99"/>
       <c r="D99" t="s">
         <v>14</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="K99"/>
       <c r="L99" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M99"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100">
-        <v>493001</v>
+        <v>492003</v>
       </c>
       <c r="B100" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C100"/>
       <c r="D100" t="s">
         <v>14</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M100"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101">
-        <v>493002</v>
+        <v>493001</v>
       </c>
       <c r="B101" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="C101"/>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="K101"/>
       <c r="L101" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M101"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102">
-        <v>494002</v>
+        <v>493002</v>
       </c>
       <c r="B102" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C102"/>
       <c r="D102" t="s">
         <v>14</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="K102"/>
       <c r="L102" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M102"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103">
-        <v>494003</v>
+        <v>493003</v>
       </c>
       <c r="B103" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="C103"/>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>628</v>
+        <v>601</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="K103"/>
       <c r="L103" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M103"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104">
-        <v>494005</v>
+        <v>494002</v>
       </c>
       <c r="B104" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C104"/>
       <c r="D104" t="s">
         <v>14</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="K104"/>
       <c r="L104" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M104"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105">
-        <v>494006</v>
+        <v>494003</v>
       </c>
       <c r="B105" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C105"/>
       <c r="D105" t="s">
         <v>14</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="K105"/>
       <c r="L105" t="s">
-        <v>637</v>
+        <v>604</v>
       </c>
       <c r="M105"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106">
-        <v>494007</v>
+        <v>494005</v>
       </c>
       <c r="B106" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C106"/>
       <c r="D106" t="s">
         <v>14</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="K106"/>
       <c r="L106" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M106"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107">
-        <v>494008</v>
+        <v>494006</v>
       </c>
       <c r="B107" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C107"/>
       <c r="D107" t="s">
         <v>14</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s">
-        <v>597</v>
+        <v>646</v>
       </c>
       <c r="M107"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108">
-        <v>494009</v>
+        <v>494007</v>
       </c>
       <c r="B108" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C108"/>
       <c r="D108" t="s">
         <v>14</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="K108"/>
       <c r="L108" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M108"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109">
-        <v>494011</v>
+        <v>494008</v>
       </c>
       <c r="B109" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C109"/>
       <c r="D109" t="s">
         <v>14</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="K109"/>
       <c r="L109" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M109"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110">
-        <v>494012</v>
+        <v>494009</v>
       </c>
       <c r="B110" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C110"/>
       <c r="D110" t="s">
         <v>14</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M110"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111">
-        <v>494013</v>
+        <v>494011</v>
       </c>
       <c r="B111" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C111"/>
       <c r="D111" t="s">
         <v>14</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="K111"/>
       <c r="L111" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M111"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112">
-        <v>494014</v>
+        <v>494012</v>
       </c>
       <c r="B112" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="C112"/>
       <c r="D112" t="s">
         <v>14</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M112"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113">
-        <v>494015</v>
+        <v>494013</v>
       </c>
       <c r="B113" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C113"/>
       <c r="D113" t="s">
         <v>14</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="K113"/>
       <c r="L113" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M113"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114">
-        <v>494017</v>
+        <v>494014</v>
       </c>
       <c r="B114" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="C114"/>
       <c r="D114" t="s">
         <v>14</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="I114"/>
       <c r="J114" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="K114"/>
       <c r="L114" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M114"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115">
-        <v>494019</v>
+        <v>494015</v>
       </c>
       <c r="B115" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="C115"/>
       <c r="D115" t="s">
         <v>14</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="I115"/>
       <c r="J115" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="K115"/>
       <c r="L115" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M115"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116">
-        <v>494020</v>
+        <v>494017</v>
       </c>
       <c r="B116" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="C116"/>
       <c r="D116" t="s">
         <v>14</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="K116"/>
       <c r="L116" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M116"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117">
-        <v>494021</v>
+        <v>494019</v>
       </c>
       <c r="B117" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="C117"/>
       <c r="D117" t="s">
         <v>14</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="K117"/>
       <c r="L117" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M117"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118">
-        <v>494022</v>
+        <v>494020</v>
       </c>
       <c r="B118" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="C118"/>
       <c r="D118" t="s">
         <v>14</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="K118"/>
       <c r="L118" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M118"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119">
-        <v>494023</v>
+        <v>494021</v>
       </c>
       <c r="B119" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C119"/>
       <c r="D119" t="s">
         <v>14</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="K119"/>
       <c r="L119" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M119"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120">
-        <v>494024</v>
+        <v>494022</v>
       </c>
       <c r="B120" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="C120"/>
       <c r="D120" t="s">
         <v>14</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="K120"/>
       <c r="L120" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="M120"/>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121">
+        <v>494023</v>
+      </c>
+      <c r="B121" t="s">
+        <v>686</v>
+      </c>
+      <c r="C121"/>
+      <c r="D121" t="s">
+        <v>14</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121" t="s">
+        <v>601</v>
+      </c>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>687</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121" t="s">
+        <v>688</v>
+      </c>
+      <c r="K121"/>
+      <c r="L121" t="s">
+        <v>604</v>
+      </c>
+      <c r="M121"/>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122">
+        <v>494024</v>
+      </c>
+      <c r="B122" t="s">
+        <v>689</v>
+      </c>
+      <c r="C122"/>
+      <c r="D122" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122" t="s">
+        <v>601</v>
+      </c>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>690</v>
+      </c>
+      <c r="I122"/>
+      <c r="J122" t="s">
+        <v>691</v>
+      </c>
+      <c r="K122"/>
+      <c r="L122" t="s">
+        <v>604</v>
+      </c>
+      <c r="M122"/>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123">
+        <v>494027</v>
+      </c>
+      <c r="B123" t="s">
+        <v>692</v>
+      </c>
+      <c r="C123"/>
+      <c r="D123" t="s">
+        <v>14</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123" t="s">
+        <v>601</v>
+      </c>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>693</v>
+      </c>
+      <c r="I123"/>
+      <c r="J123" t="s">
+        <v>694</v>
+      </c>
+      <c r="K123"/>
+      <c r="L123" t="s">
+        <v>604</v>
+      </c>
+      <c r="M123"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>