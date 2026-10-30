--- v1 (2026-08-01)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SmileStaions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
   <si>
     <t>站代碼</t>
   </si>
   <si>
     <t>站名稱</t>
   </si>
   <si>
     <t>統一編號</t>
   </si>
   <si>
     <t>營業時間</t>
   </si>
   <si>
     <t>洗車時間</t>
   </si>
   <si>
     <t>電話</t>
   </si>
   <si>
     <t>傳真</t>
   </si>
   <si>
     <t>地址</t>
   </si>
   <si>
@@ -659,50 +659,53 @@
   <si>
     <t>oil421ml@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.81939600 (N)24.57497700</t>
   </si>
   <si>
     <t>潭子站</t>
   </si>
   <si>
     <t>04-25344565</t>
   </si>
   <si>
     <t>04-25346815</t>
   </si>
   <si>
     <t>427台中市潭子區潭興路三段1號</t>
   </si>
   <si>
     <t>oil422tg@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.70517700 (N)24.21143400</t>
   </si>
   <si>
+    <t>精緻洗車,汽油自助,柴油自助,精緻打蠟,玻璃除油鍍膜</t>
+  </si>
+  <si>
     <t>和美二站</t>
   </si>
   <si>
     <t>09249811</t>
   </si>
   <si>
     <t>04-7332667</t>
   </si>
   <si>
     <t>04-7332675</t>
   </si>
   <si>
     <t>508彰化縣和美鎮彰新路四段31號</t>
   </si>
   <si>
     <t>oil413hm@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.52629400 (N)24.11842500</t>
   </si>
   <si>
     <t>豐原二站</t>
   </si>
   <si>
     <t>04-25254578</t>
@@ -1454,68 +1457,74 @@
   <si>
     <t>oil500jt@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.36569281 (N)23.50279024</t>
   </si>
   <si>
     <t>永康一站</t>
   </si>
   <si>
     <t>06-2437502</t>
   </si>
   <si>
     <t>06-2437503</t>
   </si>
   <si>
     <t>710台南市永康區中正北路320號</t>
   </si>
   <si>
     <t>oil495yk@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.24830560 (N)23.04153767</t>
   </si>
   <si>
+    <t>柴油自助,汽油自助</t>
+  </si>
+  <si>
     <t>岡山站</t>
   </si>
   <si>
     <t>07-6262721</t>
   </si>
   <si>
     <t>07-6262722</t>
   </si>
   <si>
     <t>820高雄市岡山區介壽東路10號</t>
   </si>
   <si>
     <t>oil404da@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.31462600 (N)22.78671600</t>
   </si>
   <si>
+    <t>精緻洗車,汽油自助,觸媒還原劑,充電樁</t>
+  </si>
+  <si>
     <t>自立站</t>
   </si>
   <si>
     <t>07-3160612</t>
   </si>
   <si>
     <t>07-3211592</t>
   </si>
   <si>
     <t>807高雄市三民區自立一路333號</t>
   </si>
   <si>
     <t>oil320dd@mech-smile.com.tw</t>
   </si>
   <si>
     <t>(E)120.29634800 (N)22.64502500</t>
   </si>
   <si>
     <t>燕巢站</t>
   </si>
   <si>
     <t>07-6169001</t>
   </si>
   <si>
     <t>07-9633451</t>
@@ -1850,54 +1859,57 @@
   <si>
     <t>停車場</t>
   </si>
   <si>
     <t>水源停車場</t>
   </si>
   <si>
     <t>100台北市中正區思源街16號</t>
   </si>
   <si>
     <t>(E)121.52999000 (N)25.01421000</t>
   </si>
   <si>
     <t>Dream Plaza</t>
   </si>
   <si>
     <t>0918-060696</t>
   </si>
   <si>
     <t>110台北市信義區松高路11號</t>
   </si>
   <si>
     <t>(E)121.56539000 (N)25.03978000</t>
   </si>
   <si>
+    <t>停車場,充電樁</t>
+  </si>
+  <si>
     <t>紅典信義停車場</t>
   </si>
   <si>
-    <t>(02)00000000</t>
+    <t>(02)7755-0885</t>
   </si>
   <si>
     <t>110台北市信義區忠孝東路四段569號B1-B5</t>
   </si>
   <si>
     <t>(E)121.56447000 (N)25.04177000</t>
   </si>
   <si>
     <t>中壢金鋒停車場</t>
   </si>
   <si>
     <t>320桃園市中壢區金鋒五街22巷2號</t>
   </si>
   <si>
     <t>(E)121.24860000 (N)24.94649000</t>
   </si>
   <si>
     <t>草漯停車場</t>
   </si>
   <si>
     <t>328桃園市觀音區大觀路二段51、53號</t>
   </si>
   <si>
     <t>(E)121.14363000 (N)25.04800000</t>
   </si>
@@ -1952,123 +1964,141 @@
   <si>
     <t>710台南市永康區大仁街186號</t>
   </si>
   <si>
     <t>(E)120.25797000 (N)23.00506000</t>
   </si>
   <si>
     <t>永康社教館停車場</t>
   </si>
   <si>
     <t>710台南市永康區永大三路59號</t>
   </si>
   <si>
     <t>(E)120.26043000 (N)23.01948000</t>
   </si>
   <si>
     <t>康橋商場停車場</t>
   </si>
   <si>
     <t>710台南市永康區東橋八街96號</t>
   </si>
   <si>
     <t>(E)120.23444000 (N)23.02083000</t>
   </si>
   <si>
-    <t>停車場,充電樁</t>
-[...1 lines deleted...]
-  <si>
     <t>鳳山海洋停車場</t>
   </si>
   <si>
     <t>830高雄市鳳山區海洋一路31號</t>
   </si>
   <si>
     <t>(E)120.34247000 (N)22.60992000</t>
   </si>
   <si>
     <t>台南首府停車場</t>
   </si>
   <si>
     <t>702台南市南區新和東路138號</t>
   </si>
   <si>
     <t>(E)120.18573000 (N)22.96757000</t>
   </si>
   <si>
     <t>高雄超美停車場</t>
   </si>
   <si>
     <t>804高雄市鼓山區美術東四路560號(後方空地)</t>
   </si>
   <si>
     <t>(E)120.29059000 (N)22.66176000</t>
   </si>
   <si>
+    <t>萬家福中華店停車場</t>
+  </si>
+  <si>
+    <t>710台南市永康區中華二路350號</t>
+  </si>
+  <si>
+    <t>(E)120.23079000 (N)23.00856000</t>
+  </si>
+  <si>
     <t>高雄愿橋停車場</t>
   </si>
   <si>
     <t>814高雄市仁武區霞海東二街26號</t>
   </si>
   <si>
     <t>(E)120.32352000 (N)22.68824000</t>
   </si>
   <si>
     <t>台南雙永停車場</t>
   </si>
   <si>
+    <t>(02)7716-0888</t>
+  </si>
+  <si>
     <t>710台南市永康區永大一路60號</t>
   </si>
   <si>
     <t>(E)120.26059000 (N)23.01798000</t>
   </si>
   <si>
     <t>屏東瑞光停車場</t>
   </si>
   <si>
     <t>900屏東縣屏東市民生東路58-2號</t>
   </si>
   <si>
     <t>(E)120.51197000 (N)22.66046000</t>
   </si>
   <si>
     <t>新市民生停車場</t>
   </si>
   <si>
     <t>744台南市新市區富林路418號</t>
   </si>
   <si>
     <t>(E)120.28974000 (N)23.07962000</t>
   </si>
   <si>
     <t>善化民族停車場</t>
   </si>
   <si>
     <t>741台南市善化區民族路81號旁</t>
   </si>
   <si>
     <t>(E)120.30215000 (N)23.13254000</t>
+  </si>
+  <si>
+    <t>大橋停車場</t>
+  </si>
+  <si>
+    <t>710台南市永康區大橋二街38號後方空地</t>
+  </si>
+  <si>
+    <t>(E)120.22763000 (N)23.01857000</t>
   </si>
   <si>
     <t>安平永華停車場</t>
   </si>
   <si>
     <t>708台南市安平區建平七街582號(對面空地)</t>
   </si>
   <si>
     <t>(E)120.17222000 (N)22.99051000</t>
   </si>
   <si>
     <t>台南華平停車場</t>
   </si>
   <si>
     <t>708台南市安平區華平路676、676-1號</t>
   </si>
   <si>
     <t>(E)120.17619000 (N)22.99627000</t>
   </si>
   <si>
     <t>頂美和緯停車場</t>
   </si>
   <si>
     <t>700台南市中西區和緯路5段89巷37號(前方空地)</t>
   </si>
@@ -2443,51 +2473,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M123"/>
+  <dimension ref="A1:M125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3631,3172 +3661,3234 @@
         <v>21472271</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>210</v>
       </c>
       <c r="G32" t="s">
         <v>211</v>
       </c>
       <c r="H32" t="s">
         <v>212</v>
       </c>
       <c r="I32" t="s">
         <v>213</v>
       </c>
       <c r="J32" t="s">
         <v>214</v>
       </c>
       <c r="K32" t="s">
         <v>20</v>
       </c>
       <c r="L32" t="s">
-        <v>28</v>
+        <v>215</v>
       </c>
       <c r="M32"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
         <v>431035</v>
       </c>
       <c r="B33" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C33" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G33" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H33" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I33" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J33" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="K33" t="s">
         <v>20</v>
       </c>
       <c r="L33" t="s">
         <v>107</v>
       </c>
       <c r="M33"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
         <v>431036</v>
       </c>
       <c r="B34" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C34">
         <v>45219853</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G34" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H34" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I34" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="J34" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="K34" t="s">
         <v>20</v>
       </c>
       <c r="L34" t="s">
         <v>54</v>
       </c>
       <c r="M34"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
         <v>431037</v>
       </c>
       <c r="B35" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C35">
         <v>45233877</v>
       </c>
       <c r="D35" t="s">
         <v>14</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G35" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H35" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I35" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J35" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="K35" t="s">
         <v>20</v>
       </c>
       <c r="L35" t="s">
         <v>80</v>
       </c>
       <c r="M35"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>431038</v>
       </c>
       <c r="B36" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C36">
         <v>45369780</v>
       </c>
       <c r="D36" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G36" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H36" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I36" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J36" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K36" t="s">
         <v>20</v>
       </c>
       <c r="L36" t="s">
         <v>54</v>
       </c>
       <c r="M36"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>431039</v>
       </c>
       <c r="B37" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C37">
         <v>45468000</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G37" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H37" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I37" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J37" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K37" t="s">
         <v>20</v>
       </c>
       <c r="L37" t="s">
         <v>100</v>
       </c>
       <c r="M37"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>431041</v>
       </c>
       <c r="B38" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C38">
         <v>45820833</v>
       </c>
       <c r="D38" t="s">
         <v>14</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G38" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H38" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I38" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J38" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="K38" t="s">
         <v>20</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="M38"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>431043</v>
       </c>
       <c r="B39" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C39">
         <v>38772054</v>
       </c>
       <c r="D39" t="s">
         <v>14</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G39" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H39" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I39" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J39" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="K39" t="s">
         <v>20</v>
       </c>
       <c r="L39" t="s">
         <v>107</v>
       </c>
       <c r="M39"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40">
         <v>431045</v>
       </c>
       <c r="B40" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C40">
         <v>47584510</v>
       </c>
       <c r="D40" t="s">
         <v>14</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G40" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H40" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I40" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="J40" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="K40" t="s">
         <v>20</v>
       </c>
       <c r="L40" t="s">
         <v>54</v>
       </c>
       <c r="M40"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>431049</v>
       </c>
       <c r="B41" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C41">
         <v>93349130</v>
       </c>
       <c r="D41" t="s">
         <v>190</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G41" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H41" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I41" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J41" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K41" t="s">
         <v>20</v>
       </c>
       <c r="L41" t="s">
         <v>107</v>
       </c>
       <c r="M41"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42">
         <v>431050</v>
       </c>
       <c r="B42" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C42">
         <v>60851388</v>
       </c>
       <c r="D42" t="s">
         <v>14</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G42" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H42" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I42" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J42" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="K42" t="s">
         <v>20</v>
       </c>
       <c r="L42" t="s">
         <v>54</v>
       </c>
       <c r="M42"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>431051</v>
       </c>
       <c r="B43" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C43">
         <v>60851296</v>
       </c>
       <c r="D43" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G43" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H43" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I43" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J43" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="K43" t="s">
         <v>20</v>
       </c>
       <c r="L43" t="s">
         <v>54</v>
       </c>
       <c r="M43"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44">
         <v>441008</v>
       </c>
       <c r="B44" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C44">
         <v>16743345</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G44" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H44" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="I44" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J44" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="K44" t="s">
         <v>20</v>
       </c>
       <c r="L44" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M44"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45">
         <v>441009</v>
       </c>
       <c r="B45" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C45">
         <v>16842302</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G45" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H45" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I45" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="J45" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="K45" t="s">
         <v>20</v>
       </c>
       <c r="L45" t="s">
         <v>61</v>
       </c>
       <c r="M45"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46">
         <v>441010</v>
       </c>
       <c r="B46" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C46">
         <v>17460793</v>
       </c>
       <c r="D46" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G46" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H46" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I46" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J46" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K46" t="s">
         <v>20</v>
       </c>
       <c r="L46" t="s">
         <v>54</v>
       </c>
       <c r="M46"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
         <v>441011</v>
       </c>
       <c r="B47" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C47">
         <v>17584871</v>
       </c>
       <c r="D47" t="s">
         <v>14</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G47" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H47" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I47" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="J47" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="K47" t="s">
         <v>20</v>
       </c>
       <c r="L47" t="s">
         <v>107</v>
       </c>
       <c r="M47"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48">
         <v>441013</v>
       </c>
       <c r="B48" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C48">
         <v>17831731</v>
       </c>
       <c r="D48" t="s">
         <v>14</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G48" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H48" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I48" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J48" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="K48" t="s">
         <v>20</v>
       </c>
       <c r="L48" t="s">
         <v>107</v>
       </c>
       <c r="M48"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>441015</v>
       </c>
       <c r="B49" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C49">
         <v>13224025</v>
       </c>
       <c r="D49" t="s">
         <v>14</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="G49" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H49" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I49" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J49" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K49" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="L49" t="s">
         <v>54</v>
       </c>
       <c r="M49"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50">
         <v>441022</v>
       </c>
       <c r="B50" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C50">
         <v>14981905</v>
       </c>
       <c r="D50" t="s">
         <v>14</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G50" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H50" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I50" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J50" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="K50" t="s">
         <v>20</v>
       </c>
       <c r="L50" t="s">
         <v>87</v>
       </c>
       <c r="M50"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51">
         <v>441024</v>
       </c>
       <c r="B51" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C51">
         <v>14987990</v>
       </c>
       <c r="D51" t="s">
         <v>14</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G51" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H51" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="I51" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J51" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="K51" t="s">
         <v>20</v>
       </c>
       <c r="L51" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M51"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52">
         <v>441025</v>
       </c>
       <c r="B52" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C52">
         <v>14988604</v>
       </c>
       <c r="D52" t="s">
         <v>190</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G52" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H52" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I52" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J52" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="K52" t="s">
         <v>20</v>
       </c>
       <c r="L52" t="s">
         <v>54</v>
       </c>
       <c r="M52"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53">
         <v>441026</v>
       </c>
       <c r="B53" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C53">
         <v>14752712</v>
       </c>
       <c r="D53" t="s">
         <v>14</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G53" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H53" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="I53" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J53" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="K53" t="s">
         <v>20</v>
       </c>
       <c r="L53" t="s">
         <v>107</v>
       </c>
       <c r="M53"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54">
         <v>441027</v>
       </c>
       <c r="B54" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C54">
         <v>15722618</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G54" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H54" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I54" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J54" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="K54" t="s">
         <v>20</v>
       </c>
       <c r="L54" t="s">
         <v>21</v>
       </c>
       <c r="M54"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55">
         <v>441028</v>
       </c>
       <c r="B55" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C55">
         <v>94964581</v>
       </c>
       <c r="D55" t="s">
         <v>14</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G55" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H55" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I55" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="J55" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="K55" t="s">
         <v>20</v>
       </c>
       <c r="L55" t="s">
         <v>54</v>
       </c>
       <c r="M55"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56">
         <v>441031</v>
       </c>
       <c r="B56" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C56">
         <v>80026220</v>
       </c>
       <c r="D56" t="s">
         <v>14</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G56" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H56" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="I56" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="J56" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="K56" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="L56" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M56"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57">
         <v>441041</v>
       </c>
       <c r="B57" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C57">
         <v>99602378</v>
       </c>
       <c r="D57" t="s">
         <v>14</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G57" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H57" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="I57" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J57" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="K57" t="s">
         <v>20</v>
       </c>
       <c r="L57" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M57"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58">
         <v>441042</v>
       </c>
       <c r="B58" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C58">
         <v>21677491</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="G58" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H58" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="I58" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="J58" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="K58" t="s">
         <v>20</v>
       </c>
       <c r="L58" t="s">
         <v>54</v>
       </c>
       <c r="M58"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59">
         <v>441043</v>
       </c>
       <c r="B59" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C59">
         <v>21695738</v>
       </c>
       <c r="D59" t="s">
         <v>14</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G59" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H59" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="I59" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="J59" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="K59" t="s">
         <v>20</v>
       </c>
       <c r="L59" t="s">
         <v>54</v>
       </c>
       <c r="M59"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60">
         <v>441045</v>
       </c>
       <c r="B60" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C60" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D60" t="s">
         <v>14</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G60" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H60" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I60" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J60" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="K60" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="L60" t="s">
         <v>54</v>
       </c>
       <c r="M60"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61">
         <v>441047</v>
       </c>
       <c r="B61" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C61" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D61" t="s">
         <v>14</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G61" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H61" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I61" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="J61" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="K61" t="s">
         <v>20</v>
       </c>
       <c r="L61" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="M61"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62">
         <v>441048</v>
       </c>
       <c r="B62" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C62">
         <v>25783493</v>
       </c>
       <c r="D62" t="s">
         <v>14</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G62" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H62" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="I62" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="J62" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="K62" t="s">
         <v>20</v>
       </c>
       <c r="L62" t="s">
         <v>87</v>
       </c>
       <c r="M62"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63">
         <v>441049</v>
       </c>
       <c r="B63" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C63">
         <v>25469190</v>
       </c>
       <c r="D63" t="s">
         <v>14</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G63" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H63" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="I63" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="J63" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="K63" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L63" t="s">
         <v>107</v>
       </c>
       <c r="M63"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64">
         <v>441052</v>
       </c>
       <c r="B64" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C64">
         <v>34967959</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G64" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H64" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="I64" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="J64" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="K64" t="s">
         <v>20</v>
       </c>
       <c r="L64" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M64"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65">
         <v>441054</v>
       </c>
       <c r="B65" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C65">
         <v>85669242</v>
       </c>
       <c r="D65" t="s">
         <v>14</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G65" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="H65" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="I65" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="J65" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="K65" t="s">
         <v>20</v>
       </c>
       <c r="L65" t="s">
         <v>54</v>
       </c>
       <c r="M65"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66">
         <v>441055</v>
       </c>
       <c r="B66" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C66">
         <v>85740511</v>
       </c>
       <c r="D66" t="s">
         <v>14</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G66" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H66" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="I66" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="J66" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="K66" t="s">
         <v>20</v>
       </c>
       <c r="L66" t="s">
         <v>107</v>
       </c>
       <c r="M66"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67">
         <v>441057</v>
       </c>
       <c r="B67" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C67">
         <v>88783387</v>
       </c>
       <c r="D67" t="s">
         <v>190</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G67" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H67" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="I67" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="J67" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="K67" t="s">
         <v>20</v>
       </c>
       <c r="L67" t="s">
         <v>54</v>
       </c>
       <c r="M67"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68">
         <v>441058</v>
       </c>
       <c r="B68" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C68"/>
       <c r="D68" t="s">
         <v>14</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="G68" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H68" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I68" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J68" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M68"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69">
         <v>441061</v>
       </c>
       <c r="B69" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C69">
         <v>92366461</v>
       </c>
       <c r="D69" t="s">
         <v>190</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G69" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="H69" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="I69" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="J69" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="K69" t="s">
         <v>20</v>
       </c>
       <c r="L69" t="s">
         <v>107</v>
       </c>
       <c r="M69"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70">
         <v>441062</v>
       </c>
       <c r="B70" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C70">
         <v>92482692</v>
       </c>
       <c r="D70" t="s">
         <v>190</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G70" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H70" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I70" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="J70" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="K70" t="s">
         <v>20</v>
       </c>
       <c r="L70" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M70"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71">
         <v>441064</v>
       </c>
       <c r="B71" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C71" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D71" t="s">
         <v>190</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="G71" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="H71" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="I71" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="J71" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="K71" t="s">
         <v>20</v>
       </c>
       <c r="L71" t="s">
         <v>54</v>
       </c>
       <c r="M71"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72">
         <v>441065</v>
       </c>
       <c r="B72" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C72" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D72" t="s">
         <v>190</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="G72" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H72" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I72" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J72" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K72" t="s">
         <v>20</v>
       </c>
       <c r="L72" t="s">
         <v>107</v>
       </c>
       <c r="M72"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73">
         <v>441066</v>
       </c>
       <c r="B73" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C73" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D73" t="s">
         <v>190</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="G73" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H73" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="I73" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="J73" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="K73" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="L73"/>
+        <v>414</v>
+      </c>
+      <c r="L73" t="s">
+        <v>367</v>
+      </c>
       <c r="M73"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74">
         <v>441068</v>
       </c>
       <c r="B74" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C74">
         <v>61630808</v>
       </c>
       <c r="D74" t="s">
         <v>14</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="G74" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="H74" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="I74" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="J74" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K74" t="s">
         <v>20</v>
       </c>
-      <c r="L74"/>
+      <c r="L74" t="s">
+        <v>481</v>
+      </c>
       <c r="M74"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75">
         <v>451003</v>
       </c>
       <c r="B75" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C75">
         <v>16094411</v>
       </c>
       <c r="D75" t="s">
         <v>14</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="G75" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H75" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="I75" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="J75" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="K75" t="s">
         <v>20</v>
       </c>
       <c r="L75" t="s">
-        <v>420</v>
+        <v>488</v>
       </c>
       <c r="M75"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76">
         <v>451006</v>
       </c>
       <c r="B76" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C76">
         <v>17638932</v>
       </c>
       <c r="D76" t="s">
         <v>14</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="G76" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="H76" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="I76" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="J76" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="K76" t="s">
         <v>20</v>
       </c>
       <c r="L76" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M76"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77">
         <v>451007</v>
       </c>
       <c r="B77" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C77">
         <v>18024567</v>
       </c>
       <c r="D77" t="s">
         <v>14</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="G77" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="H77" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="I77" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="J77" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="K77" t="s">
         <v>20</v>
       </c>
       <c r="L77" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M77"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78">
         <v>451008</v>
       </c>
       <c r="B78" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="C78">
         <v>13614972</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="G78" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="H78" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="I78" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="J78" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="K78" t="s">
         <v>20</v>
       </c>
       <c r="L78" t="s">
         <v>202</v>
       </c>
       <c r="M78"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79">
         <v>451011</v>
       </c>
       <c r="B79" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C79">
         <v>14478525</v>
       </c>
       <c r="D79" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="G79" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="H79" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="I79" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="J79" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="K79" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L79" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M79"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80">
         <v>451012</v>
       </c>
       <c r="B80" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C80">
         <v>14478519</v>
       </c>
       <c r="D80" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="G80" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="H80" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="I80" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="J80" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="K80" t="s">
         <v>20</v>
       </c>
       <c r="L80" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="M80"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81">
         <v>451013</v>
       </c>
       <c r="B81" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C81">
         <v>14465599</v>
       </c>
       <c r="D81" t="s">
         <v>14</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="G81" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="H81" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="I81" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="J81" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="K81" t="s">
         <v>20</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
       </c>
       <c r="M81"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82">
         <v>451014</v>
       </c>
       <c r="B82" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C82">
         <v>14470024</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G82" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="H82" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="I82" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="J82" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="K82" t="s">
         <v>20</v>
       </c>
       <c r="L82" t="s">
         <v>87</v>
       </c>
       <c r="M82"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83">
         <v>451015</v>
       </c>
       <c r="B83" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="C83">
         <v>14465649</v>
       </c>
       <c r="D83" t="s">
         <v>14</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="G83" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="H83" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="I83" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="J83" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="K83" t="s">
         <v>20</v>
       </c>
       <c r="L83" t="s">
         <v>61</v>
       </c>
       <c r="M83"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84">
         <v>451018</v>
       </c>
       <c r="B84" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C84">
         <v>80959117</v>
       </c>
       <c r="D84" t="s">
         <v>14</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="G84" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="H84" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="I84" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="J84" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="K84" t="s">
         <v>20</v>
       </c>
       <c r="L84" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="M84"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85">
         <v>451019</v>
       </c>
       <c r="B85" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C85">
         <v>92162706</v>
       </c>
       <c r="D85" t="s">
         <v>14</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="G85" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="H85" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="I85" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="J85" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="K85" t="s">
         <v>20</v>
       </c>
       <c r="L85" t="s">
         <v>107</v>
       </c>
       <c r="M85"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86">
         <v>451022</v>
       </c>
       <c r="B86" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C86">
         <v>99248877</v>
       </c>
       <c r="D86" t="s">
         <v>14</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="G86" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="H86" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="I86" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="J86" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="K86" t="s">
         <v>20</v>
       </c>
       <c r="L86" t="s">
         <v>35</v>
       </c>
       <c r="M86"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87">
         <v>451024</v>
       </c>
       <c r="B87" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C87" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="D87" t="s">
         <v>190</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="G87" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="H87" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="I87" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="J87" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="K87" t="s">
         <v>20</v>
       </c>
       <c r="L87" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="M87"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88">
         <v>451025</v>
       </c>
       <c r="B88" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C88" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="D88" t="s">
         <v>14</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="G88" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="H88" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="I88" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="J88" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="K88" t="s">
         <v>20</v>
       </c>
       <c r="L88" t="s">
         <v>107</v>
       </c>
       <c r="M88"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89">
         <v>451026</v>
       </c>
       <c r="B89" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="C89">
         <v>10112383</v>
       </c>
       <c r="D89" t="s">
         <v>14</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="G89" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="H89" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="I89" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="J89" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="K89" t="s">
         <v>20</v>
       </c>
       <c r="L89" t="s">
         <v>54</v>
       </c>
       <c r="M89"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90">
         <v>451028</v>
       </c>
       <c r="B90" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C90">
         <v>36954873</v>
       </c>
       <c r="D90" t="s">
         <v>14</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="G90" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="H90" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="I90" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="J90" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="K90" t="s">
         <v>20</v>
       </c>
       <c r="L90" t="s">
         <v>61</v>
       </c>
       <c r="M90"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91">
         <v>451029</v>
       </c>
       <c r="B91" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C91">
         <v>36985138</v>
       </c>
       <c r="D91" t="s">
         <v>14</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="G91" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="H91" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="I91" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="J91" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="K91" t="s">
         <v>20</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
       </c>
       <c r="M91"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92">
         <v>451033</v>
       </c>
       <c r="B92" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="C92" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="D92" t="s">
         <v>14</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="G92" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="H92" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="I92" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="J92" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="K92" t="s">
         <v>20</v>
       </c>
       <c r="L92" t="s">
         <v>54</v>
       </c>
       <c r="M92"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93">
         <v>451034</v>
       </c>
       <c r="B93" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C93" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D93" t="s">
         <v>190</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="G93" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="H93" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="I93" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="J93" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="K93" t="s">
         <v>20</v>
       </c>
       <c r="L93" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M93"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94">
         <v>491002</v>
       </c>
       <c r="B94" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="s">
         <v>14</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="K94"/>
       <c r="L94" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M94"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
         <v>491003</v>
       </c>
       <c r="B95" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C95"/>
       <c r="D95" t="s">
         <v>14</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="K95"/>
       <c r="L95" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M95"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96">
         <v>491004</v>
       </c>
       <c r="B96" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C96"/>
       <c r="D96" t="s">
         <v>14</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="K96"/>
       <c r="L96" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="M96"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97">
         <v>491005</v>
       </c>
       <c r="B97" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C97"/>
       <c r="D97" t="s">
         <v>14</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="K97"/>
       <c r="L97" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M97"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98">
         <v>492001</v>
       </c>
       <c r="B98" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="s">
         <v>14</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M98"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99">
         <v>492002</v>
       </c>
       <c r="B99" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C99"/>
       <c r="D99" t="s">
         <v>14</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="K99"/>
       <c r="L99" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M99"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100">
         <v>492003</v>
       </c>
       <c r="B100" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C100"/>
       <c r="D100" t="s">
         <v>14</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M100"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101">
         <v>493001</v>
       </c>
       <c r="B101" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C101"/>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="K101"/>
       <c r="L101" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M101"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102">
         <v>493002</v>
       </c>
       <c r="B102" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="C102"/>
       <c r="D102" t="s">
         <v>14</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="K102"/>
       <c r="L102" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M102"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103">
         <v>493003</v>
       </c>
       <c r="B103" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="C103"/>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="K103"/>
       <c r="L103" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M103"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104">
         <v>494002</v>
       </c>
       <c r="B104" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="C104"/>
       <c r="D104" t="s">
         <v>14</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="K104"/>
       <c r="L104" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="M104"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105">
         <v>494003</v>
       </c>
       <c r="B105" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="C105"/>
       <c r="D105" t="s">
         <v>14</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="K105"/>
       <c r="L105" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M105"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106">
         <v>494005</v>
       </c>
       <c r="B106" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="C106"/>
       <c r="D106" t="s">
         <v>14</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="K106"/>
       <c r="L106" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M106"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107">
         <v>494006</v>
       </c>
       <c r="B107" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C107"/>
       <c r="D107" t="s">
         <v>14</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s">
-        <v>646</v>
+        <v>615</v>
       </c>
       <c r="M107"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108">
         <v>494007</v>
       </c>
       <c r="B108" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C108"/>
       <c r="D108" t="s">
         <v>14</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="K108"/>
       <c r="L108" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M108"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109">
         <v>494008</v>
       </c>
       <c r="B109" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C109"/>
       <c r="D109" t="s">
         <v>14</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="K109"/>
       <c r="L109" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M109"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110">
         <v>494009</v>
       </c>
       <c r="B110" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C110"/>
       <c r="D110" t="s">
         <v>14</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M110"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111">
-        <v>494011</v>
+        <v>494010</v>
       </c>
       <c r="B111" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="C111"/>
       <c r="D111" t="s">
         <v>14</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="K111"/>
       <c r="L111" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M111"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112">
-        <v>494012</v>
+        <v>494011</v>
       </c>
       <c r="B112" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C112"/>
       <c r="D112" t="s">
         <v>14</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M112"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113">
-        <v>494013</v>
+        <v>494012</v>
       </c>
       <c r="B113" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="C113"/>
       <c r="D113" t="s">
         <v>14</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>601</v>
+        <v>666</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="K113"/>
       <c r="L113" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M113"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114">
-        <v>494014</v>
+        <v>494013</v>
       </c>
       <c r="B114" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="C114"/>
       <c r="D114" t="s">
         <v>14</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="I114"/>
       <c r="J114" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="K114"/>
       <c r="L114" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M114"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115">
-        <v>494015</v>
+        <v>494014</v>
       </c>
       <c r="B115" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="C115"/>
       <c r="D115" t="s">
         <v>14</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="I115"/>
       <c r="J115" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="K115"/>
       <c r="L115" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M115"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116">
-        <v>494017</v>
+        <v>494015</v>
       </c>
       <c r="B116" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="C116"/>
       <c r="D116" t="s">
         <v>14</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="K116"/>
       <c r="L116" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M116"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117">
-        <v>494019</v>
+        <v>494016</v>
       </c>
       <c r="B117" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C117"/>
       <c r="D117" t="s">
         <v>14</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="K117"/>
       <c r="L117" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M117"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118">
-        <v>494020</v>
+        <v>494017</v>
       </c>
       <c r="B118" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="C118"/>
       <c r="D118" t="s">
         <v>14</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="K118"/>
       <c r="L118" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="M118"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119">
-        <v>494021</v>
+        <v>494019</v>
       </c>
       <c r="B119" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="C119"/>
       <c r="D119" t="s">
         <v>14</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="K119"/>
       <c r="L119" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M119"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120">
-        <v>494022</v>
+        <v>494020</v>
       </c>
       <c r="B120" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C120"/>
       <c r="D120" t="s">
         <v>14</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="K120"/>
       <c r="L120" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M120"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121">
-        <v>494023</v>
+        <v>494021</v>
       </c>
       <c r="B121" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="C121"/>
       <c r="D121" t="s">
         <v>14</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="I121"/>
       <c r="J121" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="K121"/>
       <c r="L121" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M121"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122">
-        <v>494024</v>
+        <v>494022</v>
       </c>
       <c r="B122" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="C122"/>
       <c r="D122" t="s">
         <v>14</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="I122"/>
       <c r="J122" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="K122"/>
       <c r="L122" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M122"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123">
-        <v>494027</v>
+        <v>494023</v>
       </c>
       <c r="B123" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="C123"/>
       <c r="D123" t="s">
         <v>14</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="I123"/>
       <c r="J123" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="K123"/>
       <c r="L123" t="s">
+        <v>607</v>
+      </c>
+      <c r="M123"/>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124">
+        <v>494024</v>
+      </c>
+      <c r="B124" t="s">
+        <v>699</v>
+      </c>
+      <c r="C124"/>
+      <c r="D124" t="s">
+        <v>14</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124" t="s">
         <v>604</v>
       </c>
-      <c r="M123"/>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>700</v>
+      </c>
+      <c r="I124"/>
+      <c r="J124" t="s">
+        <v>701</v>
+      </c>
+      <c r="K124"/>
+      <c r="L124" t="s">
+        <v>607</v>
+      </c>
+      <c r="M124"/>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125">
+        <v>494027</v>
+      </c>
+      <c r="B125" t="s">
+        <v>702</v>
+      </c>
+      <c r="C125"/>
+      <c r="D125" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125" t="s">
+        <v>604</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>703</v>
+      </c>
+      <c r="I125"/>
+      <c r="J125" t="s">
+        <v>704</v>
+      </c>
+      <c r="K125"/>
+      <c r="L125" t="s">
+        <v>615</v>
+      </c>
+      <c r="M125"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>